--- v0 (2025-10-09)
+++ v1 (2026-06-07)
@@ -36,51 +36,51 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SEGMENTO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">system cover for holding segments</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">System cover for use in wall insert and plastic flange HSI150 For especially gentle sealing of cables. Holds three segments of your choice for sealing cables OD 5 - 31 mm.</w:t>
+        <w:t xml:space="preserve">System cover for use in wall insert and polymer flange HSI150. For especially gentle sealing of cables. Holds three segments of your choice for sealing cables OD 5 - 31 mm.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope of delivery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>